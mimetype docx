--- v0 (2025-12-12)
+++ v1 (2026-05-22)
@@ -8,536 +8,585 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="60068251" w14:textId="5F66F80B" w:rsidR="6C570CA8" w:rsidRDefault="6C570CA8" w:rsidP="6C570CA8">
+    <w:p w14:paraId="7C9E43D9" w14:textId="3D493A57" w:rsidR="00E60FD4" w:rsidRPr="0055240D" w:rsidRDefault="00E60FD4" w:rsidP="0092302C">
+      <w:pPr>
+        <w:pStyle w:val="Cabealho"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8838"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6C0075" w14:textId="77777777" w:rsidR="00554F38" w:rsidRPr="0055240D" w:rsidRDefault="00554F38" w:rsidP="0092302C">
+      <w:pPr>
+        <w:pStyle w:val="Cabealho"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8838"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C28011D" w14:textId="77777777" w:rsidR="00DC17FD" w:rsidRPr="0055240D" w:rsidRDefault="00DC17FD" w:rsidP="0092302C">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8838"/>
         </w:tabs>
         <w:spacing w:after="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>TERMO DE ADESÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465BD7CC" w14:textId="2B57B80A" w:rsidR="4EA78FAE" w:rsidRDefault="4EA78FAE" w:rsidP="34251E49">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="6F826E6E" w14:textId="48427A6D" w:rsidR="00DC17FD" w:rsidRPr="0055240D" w:rsidRDefault="00F421E0" w:rsidP="0092270F">
+      <w:pPr>
+        <w:spacing w:after="300" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Solicito</w:t>
+      </w:r>
+      <w:r w:rsidR="08507BE0" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a minha adesão </w:t>
+      </w:r>
+      <w:r w:rsidR="00443777">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ao </w:t>
       </w:r>
-      <w:r w:rsidR="546E202C" w:rsidRPr="6C570CA8">
-        <w:rPr>
+      <w:r w:rsidR="00443777">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grupo </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Grupo Parlamentar Brasil-República Parlamentar Democrática do Congo - GPRDCONGO</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0F09">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parlamentar </w:t>
-[...22 lines deleted...]
-          <w:bCs/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="603FAE08" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instituída pela Resolução do Senado Federal nº </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB46CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00443777">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="603FAE08" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, de 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00443777">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="16F99D94" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ACF41A" w14:textId="6F58EA95" w:rsidR="007443D2" w:rsidRDefault="007443D2" w:rsidP="0092302C">
+      <w:pPr>
+        <w:spacing w:after="960"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Brasíl</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24C4B" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ia, ____ de ____________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A24C4B" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A24C4B" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______</w:t>
+      </w:r>
+      <w:r w:rsidR="00461CC2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497B2CB7" w14:textId="0A2E1B84" w:rsidR="00D72545" w:rsidRDefault="00D72545" w:rsidP="00D72545">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541D3F8B" w14:textId="74A1B764" w:rsidR="00DC17FD" w:rsidRPr="0055240D" w:rsidRDefault="00D72545" w:rsidP="00D72545">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Nome do Parlamentar)</w:t>
+      </w:r>
+      <w:r w:rsidR="0055240D" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C2CC5">
-[...76 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="31A0E443" w14:textId="7F710DFB" w:rsidR="34251E49" w:rsidRDefault="34251E49" w:rsidP="34251E49">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="51F3FEED" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01328812" w14:textId="695B7445" w:rsidR="34251E49" w:rsidRDefault="34251E49" w:rsidP="34251E49">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1887B925" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="701E4759" w14:textId="28B01DD0" w:rsidR="4EA78FAE" w:rsidRDefault="4EA78FAE" w:rsidP="34251E49">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="29D67B43" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F5BDAFE" w14:textId="6F481C6E" w:rsidR="4EA78FAE" w:rsidRDefault="4EA78FAE" w:rsidP="34251E49">
-      <w:pPr>
+    <w:p w14:paraId="2443835F" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B35E468" w14:textId="7A54E749" w:rsidR="4EA78FAE" w:rsidRDefault="4EA78FAE" w:rsidP="34251E49">
-      <w:pPr>
+    <w:p w14:paraId="4D1398AC" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="117488BB" w14:textId="4BC6808F" w:rsidR="4EA78FAE" w:rsidRDefault="4EA78FAE" w:rsidP="34251E49">
-      <w:pPr>
+    <w:p w14:paraId="03D4CB11" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="04CCC17E" w14:textId="5EBF83BF" w:rsidR="4EA78FAE" w:rsidRDefault="4EA78FAE" w:rsidP="34251E49">
-      <w:pPr>
+    <w:p w14:paraId="157EF0B8" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRPr="0055240D" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="141C8A26" w14:textId="043D6665" w:rsidR="34251E49" w:rsidRDefault="34251E49" w:rsidP="34251E49">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="41E57665" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79957026" w14:textId="0B71EAE7" w:rsidR="34251E49" w:rsidRDefault="34251E49" w:rsidP="34251E49">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="40820A58" w14:textId="77777777" w:rsidR="0055240D" w:rsidRDefault="0055240D" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="288A4CF4" w14:textId="4F64D57F" w:rsidR="4EA78FAE" w:rsidRDefault="4EA78FAE" w:rsidP="34251E49">
-[...25 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="57D3B8C5" w14:textId="77777777" w:rsidR="0055240D" w:rsidRPr="0055240D" w:rsidRDefault="0055240D" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A3DD0AB" w14:textId="61023874" w:rsidR="34251E49" w:rsidRDefault="34251E49" w:rsidP="34251E49">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="44FAEB68" w14:textId="77777777" w:rsidR="00BE5937" w:rsidRDefault="00BE5937" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F7CF0B2" w14:textId="46DD56B6" w:rsidR="34251E49" w:rsidRDefault="34251E49" w:rsidP="34251E49">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2D81163B" w14:textId="77777777" w:rsidR="004941C0" w:rsidRPr="0055240D" w:rsidRDefault="004941C0" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A2E5FCE" w14:textId="42D4FFB3" w:rsidR="4EA78FAE" w:rsidRDefault="4EA78FAE" w:rsidP="34251E49">
-[...8 lines deleted...]
-        <w:t>Assinatura: __________________________________________________</w:t>
+    <w:p w14:paraId="011B96E2" w14:textId="50E4D47C" w:rsidR="00DC17FD" w:rsidRPr="0055240D" w:rsidRDefault="7B42531C" w:rsidP="00BE5937">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Preenchido e assinado</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5937" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eletronicamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, este termo de adesão deve ser</w:t>
+      </w:r>
+      <w:r w:rsidR="5B42D5D4" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5937" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>encaminhado via SEDOL (Senado Federal)</w:t>
+      </w:r>
+      <w:r w:rsidR="5B42D5D4" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6810029C" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5937" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>INFOLEG (Câmara dos Deputados</w:t>
+      </w:r>
+      <w:r w:rsidR="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5937" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:r w:rsidR="6AC37808" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o Núcleo de Premiações, Frentes e Grupos Parlamentares</w:t>
+      </w:r>
+      <w:r w:rsidR="61A96C38" w:rsidRPr="0055240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – NPFG / SGM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327E6179" w14:textId="0C696E72" w:rsidR="4EA78FAE" w:rsidRDefault="4EA78FAE" w:rsidP="34251E49">
-[...90 lines deleted...]
-    <w:sectPr w:rsidR="34251E49" w:rsidSect="00280C37">
+    <w:sectPr w:rsidR="00DC17FD" w:rsidRPr="0055240D" w:rsidSect="00280C37">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DFC63BF" w14:textId="77777777" w:rsidR="008E2A31" w:rsidRDefault="008E2A31">
+    <w:p w14:paraId="6DCE28BA" w14:textId="77777777" w:rsidR="00A44A56" w:rsidRDefault="00A44A56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22B2C0D3" w14:textId="77777777" w:rsidR="008E2A31" w:rsidRDefault="008E2A31">
+    <w:p w14:paraId="4C8E6829" w14:textId="77777777" w:rsidR="00A44A56" w:rsidRDefault="00A44A56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -547,67 +596,67 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="20AA6070" w14:textId="77777777" w:rsidR="00E30F8E" w:rsidRPr="00195A36" w:rsidRDefault="00E30F8E" w:rsidP="0074500C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="0A9D5286" w14:textId="77777777" w:rsidR="00E30F8E" w:rsidRPr="00195A36" w:rsidRDefault="00E30F8E" w:rsidP="0074500C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0064FA22" wp14:editId="07777777">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="365A465C" wp14:editId="404A12D6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-1072515</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-14605</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7675245" cy="87630"/>
           <wp:effectExtent l="19050" t="0" r="1905" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Imagem 9" descr="traco.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagem 9" descr="traco.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
@@ -617,194 +666,225 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7675245" cy="87630"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="218935C2" w14:textId="7A6F868A" w:rsidR="00E30F8E" w:rsidRDefault="34251E49" w:rsidP="34251E49">
+  <w:p w14:paraId="5073862B" w14:textId="27F17826" w:rsidR="00E30F8E" w:rsidRPr="0055240D" w:rsidRDefault="0C2CD967" w:rsidP="0074500C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="34251E49">
-      <w:rPr>
+    <w:r w:rsidRPr="0055240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Senado Federal - Edifício Principal, Térreo – Fones: (61) 3303-5713 / 3303-5256</w:t>
+      <w:t>Senado Federal – Edifício Principal, Térreo – Fones: (61) 3303-571</w:t>
+    </w:r>
+    <w:r w:rsidR="000D0F09">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2 / 5713 / 5714</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="44D75BCB" w14:textId="58FAF733" w:rsidR="00E30F8E" w:rsidRDefault="34251E49" w:rsidP="0074500C">
+  <w:p w14:paraId="7AEEEEE4" w14:textId="54A45099" w:rsidR="00E30F8E" w:rsidRPr="0055240D" w:rsidRDefault="0C2CD967" w:rsidP="0074500C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="34251E49">
-      <w:rPr>
+    <w:r w:rsidRPr="0055240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>npfg@senado.leg.br</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00E30F8E" w:rsidRDefault="00E30F8E">
+  <w:p w14:paraId="3B4FA7C6" w14:textId="77777777" w:rsidR="00E30F8E" w:rsidRPr="0055240D" w:rsidRDefault="00E30F8E">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="499A0658" w14:textId="77777777" w:rsidR="008E2A31" w:rsidRDefault="008E2A31">
+    <w:p w14:paraId="1346FD01" w14:textId="77777777" w:rsidR="00A44A56" w:rsidRDefault="00A44A56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AF21645" w14:textId="77777777" w:rsidR="008E2A31" w:rsidRDefault="008E2A31">
+    <w:p w14:paraId="27BB6AF3" w14:textId="77777777" w:rsidR="00A44A56" w:rsidRDefault="00A44A56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="0019172C" w:rsidRDefault="0019172C" w:rsidP="0019172C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="6831D6A8" w14:textId="77777777" w:rsidR="0019172C" w:rsidRPr="0055240D" w:rsidRDefault="0019172C" w:rsidP="0019172C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0055240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A3B5921" wp14:editId="21D6F5BF">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="653C3CE5" wp14:editId="52F905A4">
           <wp:extent cx="1219200" cy="927735"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="13" name="Imagem 2" descr="Armas_oficios.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagem 2" descr="Armas_oficios.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1219200" cy="927735"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1D88C5A1" w14:textId="77777777" w:rsidR="0019172C" w:rsidRDefault="34251E49" w:rsidP="0019172C">
+  <w:p w14:paraId="5B04DEF2" w14:textId="77777777" w:rsidR="0019172C" w:rsidRPr="0055240D" w:rsidRDefault="0C2CD967" w:rsidP="0019172C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0055240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
       <w:t>SECRETARIA-GERAL DA MESA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1028A1B9" w14:textId="207D700D" w:rsidR="34251E49" w:rsidRDefault="34251E49" w:rsidP="34251E49">
+  <w:p w14:paraId="0A00D321" w14:textId="274DC977" w:rsidR="0C2CD967" w:rsidRPr="0055240D" w:rsidRDefault="0C2CD967" w:rsidP="0C2CD967">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:spacing w:after="480" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0055240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
       <w:t>Núcleo de Premiações, Frentes e Grupos Parlamentares</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CBA5E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D741ECC"/>
     <w:lvl w:ilvl="0" w:tplc="04160003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3141" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1213,667 +1293,742 @@
     <w:lvl w:ilvl="7" w:tplc="04160003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1515460176">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1182863846">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="30108271">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1427531481">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="342098236">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00830695"/>
     <w:rsid w:val="0000077F"/>
     <w:rsid w:val="00007D63"/>
     <w:rsid w:val="00010045"/>
     <w:rsid w:val="000270DD"/>
     <w:rsid w:val="00027574"/>
     <w:rsid w:val="00027B97"/>
     <w:rsid w:val="000345B6"/>
     <w:rsid w:val="00037B53"/>
     <w:rsid w:val="00040D89"/>
     <w:rsid w:val="0004235F"/>
     <w:rsid w:val="00042ED9"/>
     <w:rsid w:val="0005313F"/>
     <w:rsid w:val="000562BF"/>
     <w:rsid w:val="00066E11"/>
     <w:rsid w:val="00082BFD"/>
     <w:rsid w:val="00083A90"/>
     <w:rsid w:val="000843AD"/>
     <w:rsid w:val="00086E5F"/>
     <w:rsid w:val="00097ACA"/>
     <w:rsid w:val="000B166E"/>
     <w:rsid w:val="000B6B60"/>
     <w:rsid w:val="000B7710"/>
     <w:rsid w:val="000C4114"/>
+    <w:rsid w:val="000D0F09"/>
     <w:rsid w:val="000D3A7C"/>
+    <w:rsid w:val="000E09F7"/>
     <w:rsid w:val="000E7324"/>
     <w:rsid w:val="000F5515"/>
     <w:rsid w:val="000F5F29"/>
     <w:rsid w:val="001014D7"/>
     <w:rsid w:val="0010230F"/>
     <w:rsid w:val="0011143C"/>
     <w:rsid w:val="00112C0C"/>
     <w:rsid w:val="00113A39"/>
     <w:rsid w:val="00114F4F"/>
     <w:rsid w:val="00117891"/>
     <w:rsid w:val="001274EE"/>
     <w:rsid w:val="00134A33"/>
     <w:rsid w:val="00137DD0"/>
+    <w:rsid w:val="00145F0C"/>
     <w:rsid w:val="00170307"/>
     <w:rsid w:val="00173305"/>
     <w:rsid w:val="00180A0E"/>
     <w:rsid w:val="00187C02"/>
     <w:rsid w:val="0019172C"/>
     <w:rsid w:val="001959D6"/>
     <w:rsid w:val="001A188C"/>
     <w:rsid w:val="001A4D87"/>
     <w:rsid w:val="001B1DD1"/>
     <w:rsid w:val="001B49BD"/>
     <w:rsid w:val="001C1EEC"/>
     <w:rsid w:val="001C6658"/>
     <w:rsid w:val="001D19D3"/>
     <w:rsid w:val="001D4A29"/>
     <w:rsid w:val="001E09E0"/>
     <w:rsid w:val="001E0D3F"/>
     <w:rsid w:val="001F0C70"/>
     <w:rsid w:val="001F5CBE"/>
     <w:rsid w:val="002070D2"/>
     <w:rsid w:val="002177A2"/>
+    <w:rsid w:val="00223D03"/>
     <w:rsid w:val="002476BF"/>
     <w:rsid w:val="0025288B"/>
     <w:rsid w:val="00261808"/>
     <w:rsid w:val="00264BA5"/>
+    <w:rsid w:val="0026537C"/>
     <w:rsid w:val="00265A4E"/>
+    <w:rsid w:val="002676FC"/>
+    <w:rsid w:val="00267F44"/>
     <w:rsid w:val="002768B3"/>
     <w:rsid w:val="00277E3C"/>
     <w:rsid w:val="0028086A"/>
     <w:rsid w:val="00280C37"/>
     <w:rsid w:val="002A158A"/>
     <w:rsid w:val="002C10DD"/>
     <w:rsid w:val="002C51D3"/>
     <w:rsid w:val="002C626F"/>
     <w:rsid w:val="002C6892"/>
     <w:rsid w:val="002D0DF0"/>
     <w:rsid w:val="002D16B9"/>
     <w:rsid w:val="002D185E"/>
     <w:rsid w:val="002D5C67"/>
     <w:rsid w:val="002D7FC7"/>
     <w:rsid w:val="002E7D8D"/>
     <w:rsid w:val="002F09EE"/>
-    <w:rsid w:val="002F39C5"/>
     <w:rsid w:val="002F4925"/>
     <w:rsid w:val="00303BDF"/>
     <w:rsid w:val="00304FC3"/>
     <w:rsid w:val="0032155A"/>
     <w:rsid w:val="00323F7C"/>
+    <w:rsid w:val="00331CC2"/>
     <w:rsid w:val="00335112"/>
     <w:rsid w:val="003403DF"/>
     <w:rsid w:val="00345EC9"/>
+    <w:rsid w:val="00360EDD"/>
     <w:rsid w:val="00364834"/>
     <w:rsid w:val="003660CE"/>
     <w:rsid w:val="00367296"/>
     <w:rsid w:val="00384D52"/>
     <w:rsid w:val="00385B9A"/>
     <w:rsid w:val="003874D1"/>
     <w:rsid w:val="00392FF0"/>
     <w:rsid w:val="00395880"/>
     <w:rsid w:val="00396EC2"/>
     <w:rsid w:val="003A45D0"/>
     <w:rsid w:val="003A4F97"/>
+    <w:rsid w:val="003A5E1A"/>
     <w:rsid w:val="003B5FBF"/>
+    <w:rsid w:val="003C1B46"/>
     <w:rsid w:val="003D4E28"/>
     <w:rsid w:val="003D5D9A"/>
     <w:rsid w:val="003E0938"/>
     <w:rsid w:val="003E23EC"/>
     <w:rsid w:val="003E361F"/>
     <w:rsid w:val="003E4E20"/>
     <w:rsid w:val="003E61FC"/>
     <w:rsid w:val="003E6C68"/>
     <w:rsid w:val="003F1E25"/>
     <w:rsid w:val="00403ED8"/>
     <w:rsid w:val="00406236"/>
     <w:rsid w:val="00410565"/>
     <w:rsid w:val="004139E7"/>
     <w:rsid w:val="0042630A"/>
+    <w:rsid w:val="00443777"/>
+    <w:rsid w:val="0044604C"/>
     <w:rsid w:val="00450AAA"/>
     <w:rsid w:val="00455848"/>
+    <w:rsid w:val="00461CC2"/>
     <w:rsid w:val="00464D45"/>
     <w:rsid w:val="00471F54"/>
+    <w:rsid w:val="00472E87"/>
     <w:rsid w:val="0047531C"/>
+    <w:rsid w:val="00485205"/>
     <w:rsid w:val="00486A0F"/>
     <w:rsid w:val="00487F48"/>
     <w:rsid w:val="00491C84"/>
     <w:rsid w:val="00491E85"/>
+    <w:rsid w:val="004941C0"/>
+    <w:rsid w:val="00494852"/>
     <w:rsid w:val="0049571F"/>
     <w:rsid w:val="0049610C"/>
     <w:rsid w:val="004A2B03"/>
     <w:rsid w:val="004A375C"/>
-    <w:rsid w:val="004A3FC7"/>
     <w:rsid w:val="004A5175"/>
     <w:rsid w:val="004B38CE"/>
     <w:rsid w:val="004B3BB0"/>
     <w:rsid w:val="004B3E48"/>
     <w:rsid w:val="004B530B"/>
+    <w:rsid w:val="004C16A4"/>
     <w:rsid w:val="004C180B"/>
     <w:rsid w:val="004C78ED"/>
     <w:rsid w:val="004F00FD"/>
+    <w:rsid w:val="004F0AD8"/>
     <w:rsid w:val="004F3075"/>
     <w:rsid w:val="00500185"/>
     <w:rsid w:val="005013D0"/>
     <w:rsid w:val="005145F2"/>
     <w:rsid w:val="00521EEF"/>
     <w:rsid w:val="00521F0E"/>
+    <w:rsid w:val="00522C1F"/>
+    <w:rsid w:val="0055240D"/>
     <w:rsid w:val="00552BF3"/>
     <w:rsid w:val="00553957"/>
     <w:rsid w:val="00554D2A"/>
+    <w:rsid w:val="00554F38"/>
     <w:rsid w:val="005566D7"/>
     <w:rsid w:val="00557219"/>
+    <w:rsid w:val="005646CB"/>
     <w:rsid w:val="005652DB"/>
     <w:rsid w:val="00567803"/>
-    <w:rsid w:val="00567A1D"/>
     <w:rsid w:val="00572E7C"/>
+    <w:rsid w:val="005739D3"/>
+    <w:rsid w:val="00573B5C"/>
     <w:rsid w:val="00573FA3"/>
     <w:rsid w:val="00577F87"/>
+    <w:rsid w:val="00585939"/>
     <w:rsid w:val="00593E3E"/>
+    <w:rsid w:val="00595100"/>
+    <w:rsid w:val="005964C0"/>
     <w:rsid w:val="005972AB"/>
     <w:rsid w:val="005A38EA"/>
     <w:rsid w:val="005A5F0D"/>
     <w:rsid w:val="005B464A"/>
     <w:rsid w:val="005B4B54"/>
+    <w:rsid w:val="005C0104"/>
+    <w:rsid w:val="005C2E67"/>
     <w:rsid w:val="005C6269"/>
     <w:rsid w:val="005D5148"/>
-    <w:rsid w:val="005F0024"/>
     <w:rsid w:val="005F19AD"/>
     <w:rsid w:val="00602AE2"/>
     <w:rsid w:val="00603B69"/>
+    <w:rsid w:val="006042A2"/>
     <w:rsid w:val="00615D58"/>
+    <w:rsid w:val="00625195"/>
     <w:rsid w:val="0063153A"/>
     <w:rsid w:val="0063773E"/>
+    <w:rsid w:val="006417A6"/>
     <w:rsid w:val="006422D7"/>
     <w:rsid w:val="006425CC"/>
     <w:rsid w:val="006539B7"/>
     <w:rsid w:val="00656BB8"/>
     <w:rsid w:val="0066202B"/>
     <w:rsid w:val="00673BCF"/>
     <w:rsid w:val="006817D4"/>
+    <w:rsid w:val="00682E1E"/>
     <w:rsid w:val="006831FB"/>
     <w:rsid w:val="00697214"/>
     <w:rsid w:val="006A5F40"/>
+    <w:rsid w:val="006B1E0A"/>
+    <w:rsid w:val="006C00D9"/>
     <w:rsid w:val="006C3D7A"/>
     <w:rsid w:val="006D16D4"/>
     <w:rsid w:val="006E0437"/>
+    <w:rsid w:val="006E5B19"/>
     <w:rsid w:val="006E639D"/>
     <w:rsid w:val="007059B9"/>
     <w:rsid w:val="007063C3"/>
     <w:rsid w:val="0071729B"/>
     <w:rsid w:val="0071746F"/>
     <w:rsid w:val="0072056E"/>
     <w:rsid w:val="00725431"/>
     <w:rsid w:val="00727A9E"/>
     <w:rsid w:val="00731938"/>
     <w:rsid w:val="007420F6"/>
     <w:rsid w:val="007443D2"/>
     <w:rsid w:val="0074500C"/>
     <w:rsid w:val="007528AD"/>
     <w:rsid w:val="0076078E"/>
     <w:rsid w:val="00760B82"/>
     <w:rsid w:val="007655B6"/>
     <w:rsid w:val="00765F6F"/>
     <w:rsid w:val="00766559"/>
     <w:rsid w:val="0076782A"/>
     <w:rsid w:val="0077089E"/>
+    <w:rsid w:val="0077580A"/>
     <w:rsid w:val="00775AB5"/>
+    <w:rsid w:val="00775CC4"/>
+    <w:rsid w:val="007842A7"/>
     <w:rsid w:val="0079443D"/>
     <w:rsid w:val="00795FA9"/>
     <w:rsid w:val="007A05EE"/>
     <w:rsid w:val="007A11BA"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A38F6"/>
     <w:rsid w:val="007A512E"/>
     <w:rsid w:val="007A62EA"/>
     <w:rsid w:val="007A7A01"/>
     <w:rsid w:val="007B024C"/>
     <w:rsid w:val="007B2C0B"/>
     <w:rsid w:val="007B5140"/>
     <w:rsid w:val="007C1F48"/>
     <w:rsid w:val="007C3179"/>
     <w:rsid w:val="007E1B0C"/>
     <w:rsid w:val="007F1C27"/>
     <w:rsid w:val="007F2E0B"/>
     <w:rsid w:val="008008E7"/>
     <w:rsid w:val="0080630C"/>
     <w:rsid w:val="008074DD"/>
     <w:rsid w:val="00822A0B"/>
     <w:rsid w:val="00822D25"/>
     <w:rsid w:val="00823727"/>
     <w:rsid w:val="00824385"/>
     <w:rsid w:val="008244A6"/>
     <w:rsid w:val="008264D2"/>
     <w:rsid w:val="00830695"/>
     <w:rsid w:val="00832F93"/>
     <w:rsid w:val="0083684A"/>
     <w:rsid w:val="008468EF"/>
+    <w:rsid w:val="00846946"/>
     <w:rsid w:val="00847FD0"/>
+    <w:rsid w:val="00852610"/>
     <w:rsid w:val="00853B1E"/>
+    <w:rsid w:val="008601B6"/>
     <w:rsid w:val="008636F0"/>
     <w:rsid w:val="00873EF4"/>
     <w:rsid w:val="00874720"/>
     <w:rsid w:val="00884637"/>
     <w:rsid w:val="00886E4F"/>
     <w:rsid w:val="008A259F"/>
+    <w:rsid w:val="008A79BD"/>
     <w:rsid w:val="008B5FDD"/>
     <w:rsid w:val="008B692C"/>
     <w:rsid w:val="008C2A82"/>
     <w:rsid w:val="008C5C28"/>
+    <w:rsid w:val="008D1AF9"/>
+    <w:rsid w:val="008D2A3F"/>
+    <w:rsid w:val="008D349E"/>
+    <w:rsid w:val="008D6F5D"/>
     <w:rsid w:val="008E1F4B"/>
-    <w:rsid w:val="008E2A31"/>
     <w:rsid w:val="00903ED2"/>
     <w:rsid w:val="00904922"/>
     <w:rsid w:val="00914060"/>
     <w:rsid w:val="0091757C"/>
+    <w:rsid w:val="0092270F"/>
     <w:rsid w:val="0092302C"/>
     <w:rsid w:val="009238E3"/>
     <w:rsid w:val="00933678"/>
     <w:rsid w:val="0093448C"/>
     <w:rsid w:val="0094663D"/>
+    <w:rsid w:val="009517F2"/>
     <w:rsid w:val="00955E76"/>
     <w:rsid w:val="00957650"/>
     <w:rsid w:val="00960219"/>
     <w:rsid w:val="00972E20"/>
     <w:rsid w:val="0097709B"/>
     <w:rsid w:val="009808F3"/>
     <w:rsid w:val="00985A38"/>
     <w:rsid w:val="00991EE5"/>
     <w:rsid w:val="0099339C"/>
     <w:rsid w:val="00995357"/>
     <w:rsid w:val="009A172A"/>
     <w:rsid w:val="009A3C53"/>
     <w:rsid w:val="009B1AE5"/>
     <w:rsid w:val="009B4863"/>
-    <w:rsid w:val="009C2CC5"/>
     <w:rsid w:val="009C5234"/>
     <w:rsid w:val="009D4FBB"/>
     <w:rsid w:val="009D7521"/>
     <w:rsid w:val="009D7843"/>
     <w:rsid w:val="009E19FC"/>
     <w:rsid w:val="009F5789"/>
     <w:rsid w:val="00A002E8"/>
+    <w:rsid w:val="00A24C4B"/>
     <w:rsid w:val="00A260C7"/>
     <w:rsid w:val="00A32FB8"/>
     <w:rsid w:val="00A35CDB"/>
     <w:rsid w:val="00A40FBC"/>
     <w:rsid w:val="00A4258F"/>
     <w:rsid w:val="00A42F62"/>
+    <w:rsid w:val="00A44A56"/>
     <w:rsid w:val="00A52AC6"/>
     <w:rsid w:val="00A61F32"/>
     <w:rsid w:val="00A71315"/>
     <w:rsid w:val="00A72AE6"/>
+    <w:rsid w:val="00A7361F"/>
     <w:rsid w:val="00A81D3A"/>
-    <w:rsid w:val="00A90DEE"/>
     <w:rsid w:val="00A97808"/>
     <w:rsid w:val="00AA1C4E"/>
     <w:rsid w:val="00AA3618"/>
     <w:rsid w:val="00AA768D"/>
     <w:rsid w:val="00AB1AF8"/>
     <w:rsid w:val="00AB5460"/>
     <w:rsid w:val="00AC5C4B"/>
     <w:rsid w:val="00AC636A"/>
     <w:rsid w:val="00AC65B2"/>
     <w:rsid w:val="00AE0C3D"/>
     <w:rsid w:val="00AE48FA"/>
     <w:rsid w:val="00AE4AF7"/>
     <w:rsid w:val="00AF5DC5"/>
     <w:rsid w:val="00AF6330"/>
     <w:rsid w:val="00B0015A"/>
     <w:rsid w:val="00B173A9"/>
     <w:rsid w:val="00B20996"/>
     <w:rsid w:val="00B21B18"/>
-    <w:rsid w:val="00B21BB0"/>
     <w:rsid w:val="00B21FD6"/>
     <w:rsid w:val="00B2420A"/>
     <w:rsid w:val="00B34253"/>
     <w:rsid w:val="00B34A3D"/>
     <w:rsid w:val="00B5203A"/>
     <w:rsid w:val="00B5229E"/>
     <w:rsid w:val="00B60541"/>
+    <w:rsid w:val="00B6427C"/>
+    <w:rsid w:val="00B67C19"/>
     <w:rsid w:val="00B67E5D"/>
     <w:rsid w:val="00B71D20"/>
     <w:rsid w:val="00B77483"/>
     <w:rsid w:val="00B82C49"/>
+    <w:rsid w:val="00B86A86"/>
+    <w:rsid w:val="00B87BB4"/>
     <w:rsid w:val="00B9409D"/>
     <w:rsid w:val="00BA0E68"/>
     <w:rsid w:val="00BA1738"/>
     <w:rsid w:val="00BA1DF8"/>
-    <w:rsid w:val="00BA4608"/>
     <w:rsid w:val="00BB3F28"/>
+    <w:rsid w:val="00BB46CB"/>
     <w:rsid w:val="00BB6430"/>
+    <w:rsid w:val="00BB7B23"/>
     <w:rsid w:val="00BB7DD3"/>
     <w:rsid w:val="00BC545F"/>
     <w:rsid w:val="00BD4630"/>
     <w:rsid w:val="00BE29CF"/>
     <w:rsid w:val="00BE4D43"/>
+    <w:rsid w:val="00BE5937"/>
     <w:rsid w:val="00BE7FC5"/>
     <w:rsid w:val="00BF1E24"/>
     <w:rsid w:val="00BF2BC1"/>
     <w:rsid w:val="00BF4278"/>
+    <w:rsid w:val="00BF5D90"/>
     <w:rsid w:val="00C02A82"/>
     <w:rsid w:val="00C07C24"/>
     <w:rsid w:val="00C30E78"/>
     <w:rsid w:val="00C33F39"/>
     <w:rsid w:val="00C34B1E"/>
     <w:rsid w:val="00C363CB"/>
     <w:rsid w:val="00C436CC"/>
     <w:rsid w:val="00C53F5E"/>
     <w:rsid w:val="00C55700"/>
     <w:rsid w:val="00C62577"/>
     <w:rsid w:val="00C65BDC"/>
     <w:rsid w:val="00C70E1F"/>
     <w:rsid w:val="00C7217C"/>
     <w:rsid w:val="00C74E21"/>
     <w:rsid w:val="00C81E58"/>
     <w:rsid w:val="00C84781"/>
     <w:rsid w:val="00CA26B3"/>
     <w:rsid w:val="00CB7AA3"/>
     <w:rsid w:val="00CC2659"/>
     <w:rsid w:val="00CD1825"/>
     <w:rsid w:val="00CD4FEB"/>
     <w:rsid w:val="00CD673F"/>
     <w:rsid w:val="00CE2310"/>
     <w:rsid w:val="00CE5972"/>
+    <w:rsid w:val="00CF385A"/>
     <w:rsid w:val="00CF50CA"/>
     <w:rsid w:val="00CF5478"/>
     <w:rsid w:val="00D02758"/>
     <w:rsid w:val="00D02A8A"/>
     <w:rsid w:val="00D15838"/>
     <w:rsid w:val="00D1601C"/>
     <w:rsid w:val="00D16970"/>
     <w:rsid w:val="00D16F8B"/>
     <w:rsid w:val="00D21E89"/>
+    <w:rsid w:val="00D31880"/>
     <w:rsid w:val="00D3213C"/>
     <w:rsid w:val="00D4499E"/>
     <w:rsid w:val="00D535A1"/>
     <w:rsid w:val="00D53B86"/>
     <w:rsid w:val="00D556BA"/>
     <w:rsid w:val="00D57514"/>
     <w:rsid w:val="00D61203"/>
     <w:rsid w:val="00D63573"/>
+    <w:rsid w:val="00D72545"/>
     <w:rsid w:val="00D750B5"/>
     <w:rsid w:val="00D8087D"/>
     <w:rsid w:val="00D843A1"/>
     <w:rsid w:val="00D8699E"/>
     <w:rsid w:val="00D93AF3"/>
     <w:rsid w:val="00DA37A6"/>
     <w:rsid w:val="00DA6AC0"/>
     <w:rsid w:val="00DC17FD"/>
     <w:rsid w:val="00DC198D"/>
     <w:rsid w:val="00DC2D4D"/>
     <w:rsid w:val="00DD091D"/>
     <w:rsid w:val="00DD428F"/>
     <w:rsid w:val="00DD61BE"/>
     <w:rsid w:val="00DD7D72"/>
     <w:rsid w:val="00DE45B7"/>
     <w:rsid w:val="00E035F0"/>
     <w:rsid w:val="00E043DD"/>
     <w:rsid w:val="00E073DD"/>
     <w:rsid w:val="00E1287D"/>
+    <w:rsid w:val="00E13C21"/>
+    <w:rsid w:val="00E141E9"/>
     <w:rsid w:val="00E200CB"/>
     <w:rsid w:val="00E2056B"/>
     <w:rsid w:val="00E22CAF"/>
+    <w:rsid w:val="00E272A2"/>
     <w:rsid w:val="00E27538"/>
     <w:rsid w:val="00E30F8E"/>
     <w:rsid w:val="00E33390"/>
+    <w:rsid w:val="00E40F18"/>
+    <w:rsid w:val="00E60FD4"/>
     <w:rsid w:val="00E673FC"/>
     <w:rsid w:val="00E722A2"/>
     <w:rsid w:val="00E76005"/>
     <w:rsid w:val="00E81A21"/>
     <w:rsid w:val="00E85105"/>
     <w:rsid w:val="00EA3519"/>
-    <w:rsid w:val="00EB279E"/>
     <w:rsid w:val="00EB57FB"/>
     <w:rsid w:val="00EC328E"/>
     <w:rsid w:val="00EC702E"/>
     <w:rsid w:val="00ED4362"/>
     <w:rsid w:val="00ED45E5"/>
     <w:rsid w:val="00ED72D6"/>
     <w:rsid w:val="00ED7587"/>
     <w:rsid w:val="00EE1960"/>
-    <w:rsid w:val="00EE4322"/>
     <w:rsid w:val="00EE6096"/>
     <w:rsid w:val="00EF6579"/>
     <w:rsid w:val="00F00193"/>
     <w:rsid w:val="00F10601"/>
     <w:rsid w:val="00F14438"/>
+    <w:rsid w:val="00F16ED0"/>
     <w:rsid w:val="00F17EC2"/>
     <w:rsid w:val="00F251E3"/>
-    <w:rsid w:val="00F27D32"/>
     <w:rsid w:val="00F3307C"/>
     <w:rsid w:val="00F409DC"/>
     <w:rsid w:val="00F4116A"/>
+    <w:rsid w:val="00F421E0"/>
     <w:rsid w:val="00F44F39"/>
     <w:rsid w:val="00F61153"/>
     <w:rsid w:val="00F638DA"/>
     <w:rsid w:val="00F72D6F"/>
-    <w:rsid w:val="00F749F1"/>
-    <w:rsid w:val="00F763B8"/>
+    <w:rsid w:val="00F76C14"/>
     <w:rsid w:val="00F778DE"/>
     <w:rsid w:val="00F77C26"/>
     <w:rsid w:val="00F9302C"/>
     <w:rsid w:val="00F936F1"/>
     <w:rsid w:val="00F9599F"/>
     <w:rsid w:val="00FA2DF3"/>
+    <w:rsid w:val="00FA72A9"/>
     <w:rsid w:val="00FA77B3"/>
     <w:rsid w:val="00FB25DE"/>
     <w:rsid w:val="00FB2665"/>
     <w:rsid w:val="00FD5E6C"/>
     <w:rsid w:val="00FE4600"/>
     <w:rsid w:val="00FF233A"/>
     <w:rsid w:val="00FF242B"/>
     <w:rsid w:val="00FF5BE7"/>
     <w:rsid w:val="00FF7D06"/>
-    <w:rsid w:val="017E2EAF"/>
-[...26 lines deleted...]
-    <w:rsid w:val="7E26C659"/>
+    <w:rsid w:val="02C6661C"/>
+    <w:rsid w:val="05BD97E3"/>
+    <w:rsid w:val="06CCB8DA"/>
+    <w:rsid w:val="0799D73F"/>
+    <w:rsid w:val="07B3C024"/>
+    <w:rsid w:val="08507BE0"/>
+    <w:rsid w:val="0868893B"/>
+    <w:rsid w:val="0C2CD967"/>
+    <w:rsid w:val="11398D32"/>
+    <w:rsid w:val="16D4FAD1"/>
+    <w:rsid w:val="16F99D94"/>
+    <w:rsid w:val="1D6FC127"/>
+    <w:rsid w:val="1E49E4FC"/>
+    <w:rsid w:val="1EC1F6A1"/>
+    <w:rsid w:val="202BDCE5"/>
+    <w:rsid w:val="2A23616D"/>
+    <w:rsid w:val="2C8281C6"/>
+    <w:rsid w:val="2D5B022F"/>
+    <w:rsid w:val="320F1A3A"/>
+    <w:rsid w:val="33D68175"/>
+    <w:rsid w:val="45842564"/>
+    <w:rsid w:val="4EB6AC3A"/>
+    <w:rsid w:val="5674E3C4"/>
+    <w:rsid w:val="5799099A"/>
+    <w:rsid w:val="596C158B"/>
+    <w:rsid w:val="5A919E41"/>
+    <w:rsid w:val="5B42D5D4"/>
+    <w:rsid w:val="5CA3B64D"/>
+    <w:rsid w:val="5E66CD4C"/>
+    <w:rsid w:val="5EF3369B"/>
+    <w:rsid w:val="603FAE08"/>
+    <w:rsid w:val="61575FB0"/>
+    <w:rsid w:val="61A96C38"/>
+    <w:rsid w:val="640D4689"/>
+    <w:rsid w:val="65A916EA"/>
+    <w:rsid w:val="6810029C"/>
+    <w:rsid w:val="6AC37808"/>
+    <w:rsid w:val="6FF9685F"/>
+    <w:rsid w:val="70E2EBD6"/>
+    <w:rsid w:val="7B42531C"/>
+    <w:rsid w:val="7E146939"/>
+    <w:rsid w:val="7E1D63C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5C3F9F92"/>
+  <w14:docId w14:val="3A7E412F"/>
   <w15:docId w15:val="{CC7EAD7D-157D-4AAD-A68B-8692507745B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1911,51 +2066,51 @@
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2195,50 +2350,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00403ED8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00403ED8"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
@@ -2423,96 +2583,159 @@
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="005145F2"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A260C7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F76C14"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="27266123">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="208346571">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="649408376">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="674301777">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1002859148">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1046292993">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1144783083">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1169565821">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1503744078">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -2839,148 +3062,204 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName=""/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101008EA3194BC745DD4083242D42EEF86733" ma:contentTypeVersion="7" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="2cfb291a7cb0dbb7d4fc7d8e5d787fae">
-[...2 lines deleted...]
-    <xsd:import namespace="13bd8eb7-60d6-4bfb-a364-5c645083a9c4"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010019219B59B115C448846E6D2F67CF73FD" ma:contentTypeVersion="17" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="5d4e9703f93c5971ffe131675eca48d0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="90e57b9f-24a6-4e4c-8cf5-94c4d27d2b77" xmlns:ns3="e0721a96-152a-485f-b232-582e6d5848d4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7876a8241325d07ec6c2105fa0911bc3" ns2:_="" ns3:_="">
+    <xsd:import namespace="90e57b9f-24a6-4e4c-8cf5-94c4d27d2b77"/>
+    <xsd:import namespace="e0721a96-152a-485f-b232-582e6d5848d4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b6fae344-c002-44d0-8719-b326be57f583" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="90e57b9f-24a6-4e4c-8cf5-94c4d27d2b77" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_activity" ma:index="14" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d2bda3a4-2e47-4d17-9188-24fd44e02579" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13bd8eb7-60d6-4bfb-a364-5c645083a9c4" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e0721a96-152a-485f-b232-582e6d5848d4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="12" nillable="true" ma:displayName="Hash de Dica de Compartilhamento" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7a4737a6-1802-4fcb-89ee-c2c24525e6a3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e0721a96-152a-485f-b232-582e6d5848d4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3039,131 +3318,145 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName=""/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90e57b9f-24a6-4e4c-8cf5-94c4d27d2b77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e0721a96-152a-485f-b232-582e6d5848d4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB183E54-4A52-403B-9ECA-6209714E153F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0267CC09-0182-44FE-B55F-BE1323C14C33}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="b6fae344-c002-44d0-8719-b326be57f583"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA1C9683-51F9-46F9-81C3-D2BDE16ED80F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1DBF0F8-090C-476A-BB92-B5D6D9A72D40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB9640BC-452F-4DA1-BC48-75817843AB1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{409DEE4A-BEED-4FB1-87E9-7872C1E41910}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="b6fae344-c002-44d0-8719-b326be57f583"/>
-    <ds:schemaRef ds:uri="13bd8eb7-60d6-4bfb-a364-5c645083a9c4"/>
+    <ds:schemaRef ds:uri="90e57b9f-24a6-4e4c-8cf5-94c4d27d2b77"/>
+    <ds:schemaRef ds:uri="e0721a96-152a-485f-b232-582e6d5848d4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD616849-727F-4105-A01D-70C6CC711092}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E9D1ED5-D630-4B73-880E-A6DA0841A396}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="e0721a96-152a-485f-b232-582e6d5848d4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="90e57b9f-24a6-4e4c-8cf5-94c4d27d2b77"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>117</Words>
-  <Characters>632</Characters>
+  <Words>81</Words>
+  <Characters>443</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sr</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Senado Federal</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>748</CharactersWithSpaces>
+  <CharactersWithSpaces>523</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sr</dc:title>
   <dc:creator>Prodasen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101008EA3194BC745DD4083242D42EEF86733</vt:lpwstr>
+    <vt:lpwstr>0x01010019219B59B115C448846E6D2F67CF73FD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>